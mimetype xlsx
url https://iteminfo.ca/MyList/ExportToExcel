--- v0 (2026-05-16)
+++ v1 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R916ec4a241ac4c36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R604f8b26abc34431" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R7c92c2f6f286427a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R407cbddbccce4121"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font>
       <x:sz val="10"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:b/>
       <x:color rgb="FFFFFFFF"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:u/>
       <x:color rgb="FF0E74B2"/>
     </x:font>
   </x:fonts>
   <x:fills>
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
@@ -54,51 +54,51 @@
     <x:border>
       <x:left style="thin">
         <x:color auto="1"/>
       </x:left>
       <x:right style="thin">
         <x:color auto="1"/>
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs>
     <x:xf/>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="1" fillId="2" borderId="1" applyFill="1"/>
     <x:xf fontId="2" fillId="0" borderId="1" applyBorder="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7c92c2f6f286427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffd57f5c875d47f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R407cbddbccce4121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08e1f98e71624160" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="4.7109375" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="4.7109375" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="8.7109375" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="10.7109375" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="73.7109375" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="2" t="str">
         <x:v>Sku</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Qty</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Price</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>LineTotal</x:v>
       </x:c>