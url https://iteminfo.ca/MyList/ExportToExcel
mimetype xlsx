--- v1 (2026-07-31)
+++ v2 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R604f8b26abc34431" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea94278481504250" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R407cbddbccce4121"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheet1" sheetId="1" r:id="R8cb90b149d394442"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fonts>
     <x:font>
       <x:sz val="10"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:b/>
       <x:color rgb="FFFFFFFF"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:u/>
       <x:color rgb="FF0E74B2"/>
     </x:font>
   </x:fonts>
   <x:fills>
     <x:fill>
       <x:patternFill patternType="none"/>
     </x:fill>
@@ -54,51 +54,51 @@
     <x:border>
       <x:left style="thin">
         <x:color auto="1"/>
       </x:left>
       <x:right style="thin">
         <x:color auto="1"/>
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs>
     <x:xf/>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="1" fillId="2" borderId="1" applyFill="1"/>
     <x:xf fontId="2" fillId="0" borderId="1" applyBorder="1"/>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R407cbddbccce4121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08e1f98e71624160" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8cb90b149d394442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R173f798fa6e84962" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="4.7109375" bestFit="1" customWidth="1"/>
     <x:col min="2" max="2" width="4.7109375" bestFit="1" customWidth="1"/>
     <x:col min="3" max="3" width="8.7109375" bestFit="1" customWidth="1"/>
     <x:col min="4" max="4" width="10.7109375" bestFit="1" customWidth="1"/>
     <x:col min="5" max="5" width="73.7109375" bestFit="1" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="2" t="str">
         <x:v>Sku</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Qty</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>Price</x:v>
       </x:c>
       <x:c s="2" t="str">
         <x:v>LineTotal</x:v>
       </x:c>